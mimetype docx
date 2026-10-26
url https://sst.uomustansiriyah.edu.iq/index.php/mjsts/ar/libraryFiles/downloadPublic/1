--- v0 (2026-09-11)
+++ v1 (2026-10-26)
@@ -1,5221 +1,4793 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/xml" Extension="xml"/>
-[...9 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...1 lines deleted...]
-        <w:spacing w:after="40" w:before="0" w:line="300" w:lineRule="auto"/>
+    <w:p w14:paraId="52F5ECAE" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr/>
-[...2 lines deleted...]
-        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="0" distR="0">
-[...3 lines deleted...]
-            <a:graphic>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CFFC0AA" wp14:editId="096F419D">
+            <wp:extent cx="381000" cy="379721"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:docPr id="1" name="image4.png"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="1" name="image4.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="381000" cy="381000"/>
+                      <a:ext cx="381000" cy="379721"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="3400"/>
         <w:gridCol w:w="5950"/>
-        <w:gridCol w:w="3400"/>
-[...5 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002607E5" w14:paraId="54110D3B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="2B2620"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="30.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
-[...6 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="3F85AE4C" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المجلد (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">) (العدد </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">x) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="067C6058" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ISSN-P 7344-3106</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C88D56D" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="100" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">الصفحات </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xx-xx</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58709F0C" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distB="0" distT="0" distL="0" distR="0">
-[...3 lines deleted...]
-                  <a:graphic>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4ECFDC3E" wp14:editId="17410859">
+                  <wp:extent cx="742950" cy="304800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="3" name="image3.png"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image4.png"/>
+                          <pic:cNvPr id="0" name="image3.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId7"/>
-                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:blip r:embed="rId8"/>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="742950" cy="304800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5950" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7392714A" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34E9FF4C" wp14:editId="0FF3CC98">
+                  <wp:extent cx="2457450" cy="1123950"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2" name="image2.png"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPicPr preferRelativeResize="0"/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId9"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2457450" cy="1123950"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect"/>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...2 lines deleted...]
-              </w:rPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D357942" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="002607E5" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="E6DED0"/>
+        </w:pBdr>
+        <w:bidi/>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7779B73C" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="60" w:after="160" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2B2620"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يجب أن يكون العنوان أقل عدد ممكن من الكلمات التي تصف محتوى البحث بدقة، على ألا يتجاوز 15 كلمة (توسيط، غامق، حجم خط 14)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002607E5" w14:paraId="30C22A1B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="C9A227"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="C9A227"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C9A227"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="C9A227"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F4EA"/>
+            <w:tcMar>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="260" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="260" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="137765F8" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A9861E"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ملاحظات مهمة (تُحذف هذه الفقرة من متن البحث النهائي):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668FA798" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>* رسوم النشر تُستوفى بعد قبول البحث فقط: 150,000 دينار عراقي للباحثين داخل العراق (حتى 25 صفحة) + 3000 دينار لكل صفحة إضافية، أو 150 دولاراً أمريكياً للباحثين خارج العراق (حتى 25 صفحة) + 2 دولار لكل صفحة إضافية. راجع صفحة "سياسة النشر وشروطه" على موقع المجلة للتفاصيل الكاملة.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="301D5D84" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">* يُكتب البحث ضمن برنامج </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Microsoft Word</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (إصدار 2016 أو أحدث). تخطيط الصفحة يكون على النحو الآتي:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71996EFC" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">- حجم الورقة </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>4 (العرض 21 سم، الارتفاع 29.7 سم).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2643B82D" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>- هوامش الصفحة: 2 سم من الأعلى والأسفل واليمين واليسار.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EFD6F4A" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>- مسافة الرأس والتذييل: 1.25 سم.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA334AA" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>- تباعد الأسطر: مفرد (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Single</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>) وتباعد الفقرات 1.0.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F281BE0" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>* هذا القالب شامل جميع أبعاد التخطيط المذكورة أعلاه، ويمكن الكتابة مباشرة فوقه.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="23D61D76" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="002607E5" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="50" w:after="50"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a7"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6750"/>
+        <w:gridCol w:w="2600"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002607E5" w14:paraId="0D9D1645" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6834EE90" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>الاسم الكامل مع اللقب العلمي (غامق)، جهة الانتساب، القسم، الجامعة، البلد</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F4EA"/>
             <w:tcMar>
-              <w:top w:w="30.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="200.0" w:type="dxa"/>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
-[...121 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="51B0FB14" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D3B36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المؤلف الأول</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002607E5" w14:paraId="2A2BB274" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E6C0D09" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">البريد الرسمي للمؤلف المراسل، </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ORCID: https://orcid.org/xxxx-xxxx-xxxx-xxxx</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F4EA"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="723D0668" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D3B36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>البريد الإلكتروني</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002607E5" w14:paraId="1D5E09F8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6969CA8E" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>الاسم الكامل مع اللقب العلمي، جهة الانتساب، القسم، الجامعة، البلد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F4EA"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A8C8F31" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D3B36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المؤلف الثاني</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002607E5" w14:paraId="42B08A9E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6750" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BB1274A" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">البريد الرسمي، </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ORCID: https://orcid.org/xxxx-xxxx-xxxx-xxxx</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2600" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F4EA"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="163D2491" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D3B36"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>البريد الإلكتروني</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
-[...37 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="09C2B53B" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="002607E5" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="50" w:after="50"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table2"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="a8"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9350"/>
-[...4 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="6100"/>
+        <w:gridCol w:w="3250"/>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002607E5" w14:paraId="3B6F3CD7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="6100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="c9a227" w:space="0" w:sz="6" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="c9a227" w:space="0" w:sz="6" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="f7f4ea" w:val="clear"/>
             <w:tcMar>
-              <w:top w:w="120.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="260.0" w:type="dxa"/>
+              <w:top w:w="160" w:type="dxa"/>
+              <w:left w:w="200" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
-[...38 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="0DAF4625" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="100" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D3B36"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...22 lines deleted...]
-                <w:color w:val="2b2620"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المستخلص</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1822A547" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>يجب أن يتضمن هذا القسم بياناً موجزاً وواضحاً لمشكلة البحث، والمنهجية المتبعة، وأهم النتائج، على ألا يتجاوز 250 كلمة، ويُكتب بصيغة فقرة واحدة متصلة دون استشهادات مرجعية.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F4EA"/>
+            <w:tcMar>
+              <w:top w:w="160" w:type="dxa"/>
+              <w:left w:w="180" w:type="dxa"/>
+              <w:bottom w:w="160" w:type="dxa"/>
+              <w:right w:w="180" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="042B523D" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="100" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0D3B36"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...136 lines deleted...]
-              </w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>معلومات البحث</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CFE9F8B" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>تواريخ البحث:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F3B3F83" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="30" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">التقديم:  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / xx / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3F0037EB" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="30" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">المراجعة:  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / xx / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="066DF61C" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">القبول:  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xx</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / xx / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>xxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="43874B71" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>الكلمات المفتاحية:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3865FB87" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2B2620"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>أدرج من 3 إلى 6 كلمات مفتاحية مفصولة بفواصل.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
-[...8 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="357DD2EE" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="002607E5" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="60" w:after="20"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table3"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="a9"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
-[...724 lines deleted...]
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1400"/>
         <w:gridCol w:w="7950"/>
-        <w:tblGridChange w:id="0">
-[...4 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002607E5" w14:paraId="18AB9386" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1400" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
-[...5 lines deleted...]
-              <w:rPr/>
+          <w:p w14:paraId="3711D199" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
               <w:drawing>
-                <wp:inline distB="0" distT="0" distL="0" distR="0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16FCAFB9" wp14:editId="76EE1123">
                   <wp:extent cx="590550" cy="209550"/>
-                  <wp:effectExtent b="0" l="0" r="0" t="0"/>
-[...1 lines deleted...]
-                  <a:graphic>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="4" name="image1.png"/>
+                  <wp:cNvGraphicFramePr/>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                      <pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="image2.png"/>
+                          <pic:cNvPr id="0" name="image1.png"/>
                           <pic:cNvPicPr preferRelativeResize="0"/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId9"/>
-                          <a:srcRect b="0" l="0" r="0" t="0"/>
+                          <a:blip r:embed="rId10"/>
+                          <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="590550" cy="209550"/>
                           </a:xfrm>
-                          <a:prstGeom prst="rect"/>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
                           <a:ln/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="7950" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
-[...12 lines deleted...]
-                <w:color w:val="6b6355"/>
+          <w:p w14:paraId="41A2ABF4" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="6B6355"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">© 2026 بواسطة المؤلف (المؤلفين). تنشره المستنصرية للعلوم السياحية المستدامة. هذا بحث مفتوح الوصول موزَّع وفق شروط رخصة المشاع الإبداعي (نسب المصنف </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="6B6355"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>CC BY 4.0).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
-[...25 lines deleted...]
-          <w:color w:val="0d3b36"/>
+    <w:p w14:paraId="09473408" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="002607E5" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA3BACD" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:pageBreakBefore/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...49 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1. المقدمة</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2341FE2D" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">يجب أن تعرض المقدمة المشكلة التي يتناولها البحث بوضوح، وتحتوي على أهمية البحث وأهدافه، مع استعراض مرجعي مبسّط لأبرز الدراسات السابقة ذات الصلة. يُكتب النص مضبوطاً بخط </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حجم 12، بتباعد مفرد (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+        </w:rPr>
+        <w:t>Single</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)، مع توثيق المصادر وفق النظام الموضح لاحقاً في هذا القالب.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35C0C490" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...127 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>2. العناوين الرئيسية</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F419557" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يجب أن تكون العناوين الرئيسية بخط عريض (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+        </w:rPr>
+        <w:t>Bold</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">)، مع محاذاة النص إلى اليمين، وبخط </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حجم 12، على سبيل المثال:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520AF9F4" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1. المقدمة</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A23ED32" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>2. أهمية البحث</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4F4BB1" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>3. هدف البحث</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40178571" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:bidi/>
+        <w:spacing w:before="260" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...49 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>2.1 العناوين الفرعية</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6167061B" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">تُكتب العناوين الفرعية بخط مائل وغامق مع مسافة بادئة، وبخط </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
+        </w:rPr>
+        <w:t>Times New Roman</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> حجم 12.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486233A4" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...40 lines deleted...]
-        <w:widowControl w:val="1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>3. هيكلية الورقة البحثية المقدَّمة للمجلة</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6401C0" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="100" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُقسَّم البحث إلى أجزاء أو أقسام منطقية، يُعطى كل قسم فرعي عنواناً موجزاً. تشمل هيكلية البحث النقاط الآتية:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A42785" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...35 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>المقدمة (تتضمن مشكلة البحث وفرضياته والاستعراض المرجعي المبسّط)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="598D146C" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...35 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أهمية البحث</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14555DC9" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...35 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>أهداف البحث</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FBA6BC" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...35 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>المفاهيم النظرية أو الإطار النظري</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36385569" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...35 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الجانب التطبيقي أو العملي</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A317231" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...35 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>النتائج</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45F67B7F" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...35 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>المناقشات</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEC8BBC" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...35 lines deleted...]
-        <w:widowControl w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الاستنتاجات</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB9618B" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...44 lines deleted...]
-          <w:color w:val="0d3b36"/>
+        <w:bidi/>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>التوصيات</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDFFED1" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...23 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>4. الخطوط العريضة لإعداد البحث</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023F724B" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:bidi/>
+        <w:spacing w:before="260" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...75 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>4.1 الاستشهادات النصية</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57105CF8" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تُذكر المصادر بالترتيب حسب ظهورها في النص، ويوضع الاستشهاد المرقّم بين قوسين مربعين [</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>]. في حالة وجود استشهادين، يُفصل بين الرقمين بفاصلة [1،2].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CB7901" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>في حالة وجود أكثر من استشهادين متسلسلين، تُفصل الأرقام بشرطة [1-3] أو بفواصل [1،3،12].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEDDCD9" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:bidi/>
+        <w:spacing w:before="260" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...49 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>4.2 الاختصارات</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="293E6798" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تُعرَّف جميع الاختصارات عند ظهورها لأول مرة في نص البحث. تُجنَّب الاختصارات في عنوان البحث إلا إذا كانت لا مفر منها.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A19084F" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:bidi/>
+        <w:spacing w:before="260" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...49 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>4.3 التسميات والوحدات</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D60B397" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تُرتَّب التسميات أبجدياً (الأحرف الكبيرة أولاً، ثم الصغيرة)، تليها الرموز اليونانية، ثم الحروف المنخفضة والمرتفعة أخيراً. تُدرج الوحدات بين قوسين وفق النظام الدولي للوحدات (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+        </w:rPr>
+        <w:t>SI).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D6691E" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:bidi/>
+        <w:spacing w:before="260" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...32 lines deleted...]
-        </w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.4 المعادلات</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298B85C2" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تُرقَّم المعادلات ابتداءً من الرقم (1) حتى نهاية البحث، ويوضع رقم المعادلة بين قوسين على يمين السطر. تُعرَّف رموز المعادلة ضمن فقرة مكتوبة، وليس كل رمز بسطر مستقل. مثال:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table6"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="aa"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8300"/>
         <w:gridCol w:w="1050"/>
-        <w:tblGridChange w:id="0">
-[...4 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002607E5" w14:paraId="7FCEDDFC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="8300" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
-[...22 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="68971F7E" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="2B2620"/>
+              </w:rPr>
+              <w:t>E = m·c²</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1050" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
-[...2 lines deleted...]
-              <w:right w:color="000000" w:space="0" w:sz="0" w:val="nil"/>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
-[...22 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="08A01193" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
+              </w:rPr>
+              <w:t>(1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
-[...13 lines deleted...]
-          <w:color w:val="0d3b36"/>
+    <w:p w14:paraId="3E27057B" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:bidi/>
+        <w:spacing w:before="260" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...48 lines deleted...]
-          <w:color w:val="6b6355"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>4.5 الأشكال</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A0A201D" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تُرقَّم جميع الأشكال وتتضمن عنواناً وتعليقاً مختصراً، وتُدرج كصورة مدمَّجة في النص. يُشار إلى الشكل بـ (الشكل 1)، وللأشكال المتعددة بـ (الأشكال 1-3). تخفيض حجم الشكل قد يؤثر سلباً على وضوحه.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717EEFF8" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="100" w:after="20" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6B6355"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...22 lines deleted...]
-          <w:color w:val="2b2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[ موضع</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6B6355"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> إدراج الشكل هنا ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC8EB9D" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...23 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شكل (1): يبيّن عنوان الشكل (حجم خط 10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1003BCE1" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="2"/>
+        <w:bidi/>
+        <w:spacing w:before="260" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:rtl w:val="0"/>
-[...48 lines deleted...]
-          <w:color w:val="2b2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>4.6 الجداول</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A71CB37" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تُرقَّم الجداول حسب تسلسل ظهورها في النص، وتتضمن عنواناً مختصراً. يُشار إليها بـ (الجدول 1) أو (الجدولان 1 و2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A8E081E" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:before="60" w:after="60" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>الجدول (1): يبيّن عنوان الجدول (حجم خط 10)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table7"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="ab"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1200"/>
         <w:gridCol w:w="2000"/>
         <w:gridCol w:w="2000"/>
         <w:gridCol w:w="2075"/>
         <w:gridCol w:w="2075"/>
-        <w:tblGridChange w:id="0">
-[...7 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002607E5" w14:paraId="7FAEA2A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="0d3b36" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D3B36"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
-[...12 lines deleted...]
-                <w:color w:val="ffffff"/>
+          <w:p w14:paraId="35DA72F1" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ت</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="0d3b36" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D3B36"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
-[...12 lines deleted...]
-                <w:color w:val="ffffff"/>
+          <w:p w14:paraId="18784DC3" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المتغير الأول</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="0d3b36" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D3B36"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
-[...12 lines deleted...]
-                <w:color w:val="ffffff"/>
+          <w:p w14:paraId="5A4BECE2" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المتغير الثاني</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="0d3b36" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D3B36"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
-[...12 lines deleted...]
-                <w:color w:val="ffffff"/>
+          <w:p w14:paraId="2DCB790A" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المتغير الثالث</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="0d3b36" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="0D3B36"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
-[...12 lines deleted...]
-                <w:color w:val="ffffff"/>
+          <w:p w14:paraId="71EF2D6D" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>المتغير الرابع</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002607E5" w14:paraId="2A4F2B85" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="69A3152B" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="3070027E" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="541C5684" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="5E2FEF60" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="6FFF2584" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002607E5" w14:paraId="056DC3F3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="3A455CD1" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="12068D0E" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="205DFE5F" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="50F44366" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="45CA856F" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002607E5" w14:paraId="5617DE59" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="5F0305D6" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="1203C44D" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="358E847B" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="377D399A" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2075" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
             </w:tcBorders>
-            <w:shd w:fill="ffffff" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:tcMar>
-              <w:top w:w="80.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100.0" w:type="dxa"/>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
-[...12 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="5A179765" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t>—</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
-[...13 lines deleted...]
-          <w:color w:val="0d3b36"/>
+    <w:p w14:paraId="6CB9E24F" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...49 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>5. الاستنتاجات</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322BD2B5" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُدرج قسم قصير للاستنتاجات، يُستخدم لتلخيص أهم النقاط التي توصل إليها البحث.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563F33B5" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...49 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>6. التوصيات</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AF8B4F" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُدرج قسم قصير للتوصيات، يُستخدم لتلخيص أبرز التوصيات المنبثقة عن نتائج البحث.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56802665" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...49 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>7. مواد تكميلية</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4DE296" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قد يتضمن البحث مواد تكمل الجانب النظري أو العملي؛ وفي حال عدم وجود مواد تكميلية، يُكتب (لا يوجد).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFA4B90" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...49 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>8. مساهمات المؤلفين</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4031C08F" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مثال: اسم الباحث الأول: صمَّم البحث. اسم الباحث الثاني: الكتابة والتحرير. اسم الباحث الثالث: أجرى التحليلات. اسم الباحث الرابع: فسَّر النتائج.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB5017E" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...49 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>9. التمويل</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E072CEA" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>إذا موَّلت جهة أو مؤسسة البحث تُذكر صراحة؛ وإن لم يوجد تمويل، يُكتب (لا يوجد).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24530DA9" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...49 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>10. بيان توافر البيانات</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="213FE197" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مثال: 1- مجموعة بيانات مسجَّلة من [الجهة]. 2- بيانات صادرة عن [المصدر]: [رابط].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABE257D" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...49 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>11. شكر وتقدير</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB0F8C3" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مثال: يتقدم المؤلفون بالشكر لـ [الجهة] لتوفير البيانات، ولـ [جهة أخرى] على الدعم الفني.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F442E34" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...49 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>12. تضارب المصالح</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65AD40CD" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>يُعلن المؤلفون عدم وجود أي تضارب في المصالح، أو يُذكر التضارب إن وُجد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429BF65A" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...49 lines deleted...]
-          <w:color w:val="0d3b36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>13. إعلان استخدام الذكاء الاصطناعي التوليدي (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:rtl w:val="0"/>
-[...48 lines deleted...]
-          <w:color w:val="8a2332"/>
+        </w:rPr>
+        <w:t>AI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7446BA87" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مثال: أثناء إعداد هذا العمل استخدم المؤلفون [اسم الأداة] لأغراض [الغرض]، وراجعوا المحتوى وحرروه حسب الحاجة، ويتحملون المسؤولية الكاملة عن محتوى المنشور.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586EB318" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:bidi/>
+        <w:spacing w:before="380" w:after="140"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0D3B36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>14. المصادر</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D988D8" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">يجب أن تتضمن المصادر (بحث ضمن مجلة، كتاب، أو أي مصدر آخر) المعلومات الأساسية الآتية: أسماء الباحثين، سنة النشر، العنوان الكامل، اسم المجلة، رقم المجلد والعدد، الصفحات، ورقم </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> متى توفر. لا يُعتد بالمصدر إلا إذا كان منشوراً وله رقم </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="2B2620"/>
+        </w:rPr>
+        <w:t>DOI:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19639A3E" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8A2332"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...22 lines deleted...]
-          <w:color w:val="2b2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تنسيق المجلات المتاحة إلكترونياً:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D20F2D9" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...22 lines deleted...]
-          <w:color w:val="8a2332"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">[1] اسم المؤلف. (السنة). "العنوان". اسم المجلة، المجلد (العدد)، الصفحات. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...22 lines deleted...]
-          <w:color w:val="2b2620"/>
+        </w:rPr>
+        <w:t>DOI: https://doi.org/xx.xxxx.xxx.xxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14113CC3" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8A2332"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...22 lines deleted...]
-          <w:color w:val="8a2332"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تنسيق وقائع المؤتمرات:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7454B4B7" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...22 lines deleted...]
-          <w:color w:val="2b2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">[2] اسم المؤلف. (السنة). "عنوان الورقة". اسم المؤتمر، مدينة المؤتمر، الصفحات. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...22 lines deleted...]
-          <w:color w:val="8a2332"/>
+        </w:rPr>
+        <w:t>DOI: https://doi.org/xx.xxxx.xxx.xxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A5D34D" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8A2332"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...22 lines deleted...]
-          <w:color w:val="2b2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">تنسيق الرسائل </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8A2332"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...22 lines deleted...]
-          <w:color w:val="8a2332"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>والأطاريح</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8A2332"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...22 lines deleted...]
-          <w:color w:val="2b2620"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24A836DF" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[3] اسم المؤلف. (السنة). "عنوان الرسالة" (رسالة ماجستير/أطروحة دكتوراه غير منشورة). القسم، الجامعة، المدينة، البلد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644DD344" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8A2332"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تنسيق الكتب:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AEB1C5" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">[4] اسم المؤلف. (السنة). "عنوان الكتاب". الناشر، رقم الطبعة، مدينة الناشر. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DOI: https://doi.org/xx.xxxx.xxx.xxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00E692C9" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="40" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="8A2332"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تنسيق التقارير:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2899CFAF" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+      <w:pPr>
+        <w:bidi/>
+        <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="2B2620"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>[5] اسم المؤلف. (السنة). "عنوان التقرير". اسم الجهة، المدينة، البلد، رقم التقرير.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table8"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:tblStyle w:val="ac"/>
+        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
-        <w:tblGridChange w:id="0">
-[...3 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002607E5" w14:paraId="53DE6B8E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:color="c9a227" w:space="0" w:sz="6" w:val="single"/>
-[...2 lines deleted...]
-              <w:right w:color="c9a227" w:space="0" w:sz="6" w:val="single"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="C9A227"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="C9A227"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="C9A227"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="C9A227"/>
             </w:tcBorders>
-            <w:shd w:fill="f7f4ea" w:val="clear"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F7F4EA"/>
             <w:tcMar>
-              <w:top w:w="120.0" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="260.0" w:type="dxa"/>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:left w:w="260" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:right w:w="260" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
-[...38 lines deleted...]
-                <w:color w:val="2b2620"/>
+          <w:p w14:paraId="2FC13BED" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:after="60" w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="A9861E"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>قبل التقديم:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2324BFCA" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000" w:rsidP="007E3C93">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="300" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="2B2620"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
-[...6 lines deleted...]
-              </w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>تأكد من مطابقة بحثك لهيكلية هذا القالب بالكامل، وراجع "سياسة النشر وشروطه" و"إرشادات المؤلف" على موقع المجلة الرسمي قبل رفع البحث عبر منصة التقديم الإلكتروني.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
-[...3 lines deleted...]
-        <w:pageBreakBefore w:val="0"/>
+    <w:p w14:paraId="16D10D81" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="002607E5" w:rsidP="007E3C93">
+      <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
-          <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-          <w:between w:space="0" w:sz="0" w:val="nil"/>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
         </w:pBdr>
-        <w:shd w:fill="auto" w:val="clear"/>
-[...14 lines deleted...]
-      <w:pgMar w:bottom="1133" w:top="1133" w:left="1133" w:right="1133" w:header="700" w:footer="700"/>
+        <w:bidi/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002607E5">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:pgSz w:w="11907" w:h="16840"/>
+      <w:pgMar w:top="1133" w:right="1133" w:bottom="1133" w:left="1133" w:header="700" w:footer="700" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="723ECC2A" w14:textId="77777777" w:rsidR="00140AEF" w:rsidRDefault="00140AEF">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0EBA733F" w14:textId="77777777" w:rsidR="00140AEF" w:rsidRDefault="00140AEF">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-[...2 lines deleted...]
-  <w:font w:name="Calibri"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId1" w:fontKey="{4027CA5E-3DB2-493F-9518-DD497BAE900E}"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{87D0BB05-3CEA-4E1E-B284-4DA328B23832}"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{24D3FA97-D929-4CB2-8944-970F599CE715}"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="331EAF27" w14:textId="77777777" w:rsidR="002607E5" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pBdr>
-        <w:top w:color="e6ded0" w:space="0" w:sz="4" w:val="single"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="E6DED0"/>
       </w:pBdr>
-      <w:spacing w:before="100" w:lineRule="auto"/>
+      <w:bidi/>
+      <w:spacing w:before="100"/>
       <w:jc w:val="center"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-        <w:color w:val="6b6355"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="6B6355"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
-        <w:rtl w:val="0"/>
+        <w:rtl/>
       </w:rPr>
-      <w:t xml:space="preserve">Mustansiriyah Journal of Sustainable Tourism Sciences — Author Template   |   </w:t>
+      <w:t xml:space="preserve">مجلة المستنصرية للعلوم السياحية المستدامة — قالب الباحث   |   </w:t>
     </w:r>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-        <w:color w:val="6b6355"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="6B6355"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="6B6355"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="6B6355"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="007E3C93">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:noProof/>
+        <w:color w:val="6B6355"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:color w:val="6B6355"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1CD110BD" w14:textId="77777777" w:rsidR="00140AEF" w:rsidRDefault="00140AEF">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7CE91F4F" w14:textId="77777777" w:rsidR="00140AEF" w:rsidRDefault="00140AEF">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7F0E37C0" w14:textId="50A403B4" w:rsidR="007E3C93" w:rsidRPr="007E3C93" w:rsidRDefault="007E3C93" w:rsidP="007E3C93">
+    <w:pPr>
+      <w:pStyle w:val="ad"/>
+      <w:bidi/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r w:rsidRPr="007E3C93">
+      <w:rPr>
+        <w:rFonts w:hint="cs"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AB00DCC" wp14:editId="5C7FA9A3">
+          <wp:extent cx="914400" cy="228600"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="6" name="صورة 6">
+            <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId1"/>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 6"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="914400" cy="228600"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="cs"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId3" w:history="1">
+      <w:r w:rsidRPr="007E3C93">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>منصة المجلات الأكاديمية العلمية العراقية (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3C93">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+        <w:t>IASJ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3C93">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:hyperlink>
+  </w:p>
+  <w:p w14:paraId="49533ED6" w14:textId="77777777" w:rsidR="007E3C93" w:rsidRPr="007E3C93" w:rsidRDefault="007E3C93" w:rsidP="007E3C93">
+    <w:pPr>
+      <w:pStyle w:val="ad"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="635E5B7E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="73E2276A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
-      <w:lvlJc w:val="left"/>
-[...3 lines deleted...]
-      <w:rPr/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="0" w:hanging="260"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-      <w:rPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="1" w16cid:durableId="1173447071">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
-  <w:embedTrueTypeFonts w:val="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="002607E5"/>
+    <w:rsid w:val="00140AEF"/>
+    <w:rsid w:val="002607E5"/>
+    <w:rsid w:val="007E3C93"/>
+    <w:rsid w:val="00845695"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="03666161"/>
+  <w15:docId w15:val="{A382E928-306C-463A-8BD9-C8600E4CD63E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...1 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
     <w:tblPr>
       <w:tblCellMar>
-        <w:top w:w="100.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="100.0" w:type="dxa"/>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-[...5 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="0"/>
-[...2 lines deleted...]
-      <w:widowControl w:val="1"/>
       <w:pBdr>
-        <w:top w:space="0" w:sz="0" w:val="nil"/>
-[...3 lines deleted...]
-        <w:between w:space="0" w:sz="0" w:val="nil"/>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
       </w:pBdr>
-      <w:shd w:fill="auto" w:val="clear"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...227 lines deleted...]
-      <w:strike w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
-      <w:u w:val="none"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="baseline"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:cs="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia"/>
-[...1 lines deleted...]
-      <w:iCs w:val="1"/>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table2">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table3">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a7">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table4">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a8">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table5">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a9">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table6">
+  <w:style w:type="table" w:customStyle="1" w:styleId="aa">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table7">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ab">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table8">
+  <w:style w:type="table" w:customStyle="1" w:styleId="ac">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="115.0" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="115" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E3C93"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
+    <w:name w:val="رأس الصفحة Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007E3C93"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="Char0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E3C93"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
+    <w:name w:val="تذييل الصفحة Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="007E3C93"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E3C93"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007E3C93"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="647830618">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1680695229">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iasj.mohesr.gov.iq/journals/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iasj.mohesr.gov.iq/journals/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5493,25 +5065,57 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>910</Words>
+  <Characters>5188</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>6086</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Admin</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>